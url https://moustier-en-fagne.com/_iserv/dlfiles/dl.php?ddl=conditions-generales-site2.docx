--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -420,51 +420,81 @@
       </w:r>
       <w:r w:rsidRPr="00130FB3">
         <w:rPr>
           <w:rFonts w:ascii="Handlee" w:eastAsia="Times New Roman" w:hAnsi="Handlee" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00130FB3">
         <w:rPr>
           <w:rFonts w:ascii="Handlee" w:eastAsia="Times New Roman" w:hAnsi="Handlee" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>2. Conditions générale d'utilisation du site et des services proposés.</w:t>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00130FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Handlee" w:eastAsia="Times New Roman" w:hAnsi="Handlee" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conditions générale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00130FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Handlee" w:eastAsia="Times New Roman" w:hAnsi="Handlee" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'utilisation du site et des services proposés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E787C5" w14:textId="77777777" w:rsidR="00D76249" w:rsidRDefault="00D76249" w:rsidP="00130FB3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="17365D" w:themeFill="text2" w:themeFillShade="BF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Handlee" w:eastAsia="Times New Roman" w:hAnsi="Handlee" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00130FB3">
         <w:rPr>
           <w:rFonts w:ascii="Handlee" w:eastAsia="Times New Roman" w:hAnsi="Handlee" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
@@ -978,74 +1008,77 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Handlee">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D76249"/>
     <w:rsid w:val="00130FB3"/>
+    <w:rsid w:val="00196599"/>
     <w:rsid w:val="00355F8B"/>
     <w:rsid w:val="0056387F"/>
     <w:rsid w:val="005C5AB3"/>
     <w:rsid w:val="005E70A3"/>
     <w:rsid w:val="0076367E"/>
     <w:rsid w:val="0088257A"/>
     <w:rsid w:val="008C16E8"/>
     <w:rsid w:val="00976997"/>
     <w:rsid w:val="00A94A79"/>
+    <w:rsid w:val="00B6231B"/>
     <w:rsid w:val="00D76249"/>
     <w:rsid w:val="00F0534E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2294,68 +2327,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14BF9148-B8BD-4EFF-B1C6-4897EB5310F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>808</Words>
-  <Characters>4445</Characters>
+  <Characters>4446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5243</CharactersWithSpaces>
+  <CharactersWithSpaces>5244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DOMINIQUE BOUTON</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>